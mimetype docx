--- v0 (2025-11-18)
+++ v1 (2026-04-06)
@@ -1,1459 +1,2100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="20802DEB" w14:textId="641DFFBF" w:rsidR="008E74FD" w:rsidRPr="007D57B9" w:rsidRDefault="008E74FD" w:rsidP="008E74FD">
-[...9 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="3A0214A6" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>GRACE CHEW GRAHAM, PSY.D.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CDEF67F" w14:textId="77777777" w:rsidR="00B27F04" w:rsidRDefault="00B27F04">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2701 Broken Bow Cir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10A3704F" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Plano, Texas 750</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69183813" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Tel: (469) 467-7595 Fax: (</w:t>
+      </w:r>
+      <w:r w:rsidR="00B27F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>214) 496-0868</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                 Clinical Psychologist</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB028F">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB028F">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Licensed </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No. </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB028F">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4701</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="612C25A4" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:r w:rsidR="004D7A44">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>dr.gracegraham@gmail.com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="004D7A44">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                 </w:t>
+      </w:r>
+      <w:r w:rsidR="00B27F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:eastAsia="Antique Olive" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Specialist in School Psychology No. 6277</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75ACDE44" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03D7C0CE" w14:textId="77777777" w:rsidR="00DE1EE8" w:rsidRDefault="00DE1EE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="070C5A1C" w14:textId="77777777" w:rsidR="00DE1EE8" w:rsidRPr="00DE1EE8" w:rsidRDefault="00DE1EE8" w:rsidP="00DE1EE8">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE1EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CURRICULUM VITAE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FE98B48" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Franklin Gothic Medium" w:hAnsi="Franklin Gothic Medium" w:cs="Franklin Gothic Medium"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D914251" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>CREDENTIALS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B7202F" w14:textId="77777777" w:rsidR="00396346" w:rsidRDefault="008E74FD" w:rsidP="008E74FD">
-[...204 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="08A9EC54" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79DC1041" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...22 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Licensed as a Psychologist by the Texas State Board of Examiners of Psychologist</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, License No. </w:t>
+      </w:r>
+      <w:r w:rsidR="005074CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>4701</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A68813B" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...19 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Licensed as a Specialist in School Psychology by the Texas State Board of Examiners of Psychologist</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, License No. 6277</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66327266" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385B9536" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C781082" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>EDUCATION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="151E278B" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40DFAA95" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Doctor of Clinical Psychology, April 1991</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9FDA9D" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      George Fox College Graduat</w:t>
+      </w:r>
+      <w:r w:rsidR="0030255C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e School of Clinical Psychology,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Newberg, Oregon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129293A0" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C362BC2" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...13 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Master of Arts in Clinical Psychology, August 1989</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="653961A7" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Western Conservative Baptist Seminary, Portland, Oregon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65643C00" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="515EC143" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...66 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Master of Arts in Christian Education, May 1987</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B290B72" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dallas Theological Seminary, Dallas, Texas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A8E1AB" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59E61B03" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...10 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Bachelor of Arts in Psychology, August 1985</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BA71D46" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>University of Texas at Austin, Austin, Texas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="051B08CF" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="792DA2C5" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="66CA5AE5" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PROFESSIONAL EXPERIENCE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C0E02CA" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="408E0C66" w14:textId="77777777" w:rsidR="0030255C" w:rsidRDefault="0030255C" w:rsidP="0030255C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...7 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030255C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Forensic Expert Witness</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0030255C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2002</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Present, Psychological Evaluator in Family and Criminal Law Cases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="247E7933" w14:textId="77777777" w:rsidR="0030255C" w:rsidRPr="0030255C" w:rsidRDefault="0030255C" w:rsidP="0030255C">
+      <w:pPr>
+        <w:ind w:firstLine="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0030255C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Charis Counseling and Psychological Services, Plano, Texas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22FC72B2" w14:textId="77777777" w:rsidR="0030255C" w:rsidRPr="0030255C" w:rsidRDefault="0030255C" w:rsidP="0030255C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49C8CFFC" w14:textId="77777777" w:rsidR="0030255C" w:rsidRDefault="009E3737" w:rsidP="0030255C">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00396346">
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Clinical Psychologist</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>: January</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1992 - Present, Private Practitioner.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37DFCEAA" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="0030255C">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Charis Counseling and Psychological Services, Plano, Texas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20081A9D" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Antique Olive" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71F1BE1E" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Adjunct Faculty Member</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: 1993 - </w:t>
+      </w:r>
+      <w:r w:rsidR="009A4C10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2006, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lecturer and Consultant.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="621770DE" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Psychiatry Department, Division of Psychology, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3851EB1C" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The University of Texas, Southwestern Medical Center</w:t>
+      </w:r>
+      <w:r w:rsidR="005D3CC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Dallas, Texas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B571AE" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00D6F842" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Board of Directors</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0012116B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">January 2003 - 2005, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Board Member.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51FE997F" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dispute Mediation Services, Dallas, Texas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F538CB5" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3349CC74" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Adjunct Faculty Member</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Fall 1994 - 1999, Lecturer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="313549AB" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Christian Education Department, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6458028E" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Dallas Theological Seminary, Dallas, Texas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F66EED5" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4AE534C6" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Psychotherapist</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005D3CC7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">January 1990 - January 1992, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Psychology Intern and Resident.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56267023" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Rotations in Outpatient Clinic, Day Hospital, and Inpatient Hospital,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BA8D140" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>North Texas Medical Center, West Park Campus, McKinney, Texas and</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36703242" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Minirth</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-Meier Clinic, P.A., National Headquarters, Richardson, Texas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0944D5B0" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30C66DE5" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Psychotherapist</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>January - December 1989, Doctorial Practicum Student.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4772C36E" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Government Sponsored Outpatient Clinic,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C0399E" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Counseling Center of Vancouver, Vancouver, Washington.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216F1008" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CC6CE23" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31DED647" w14:textId="77777777" w:rsidR="00DE1EE8" w:rsidRDefault="009E3737" w:rsidP="00DE1EE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ESEARCH, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE1EE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>WARDS, AND PUBLICATIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CCF3929" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="00DE1EE8">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Chew, Grace P. (2002). Bui</w:t>
+      </w:r>
+      <w:r w:rsidR="0030255C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>lding Christian Homes.  Center f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>or Chinese Biblical Education, Richardson, TX.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44D0ABCB" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="145B52AE" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Chew, Grace P. (1991). Maternal Employment, Marital Status, and Religiosity, and the Social Adaptational Status of First Grade Children in Selected Oregon Schools. Unpublished Doctoral Dissertation. George Fox College Graduate School of Clinical Psychology, Newberg, Oregon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E7F9F14" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="510668C7" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ledbetter, Smith, Fischer, Vosler-Hunter, &amp; Chew (1991). An Evaluation of the construct validity of the Spiritual Well-Being Scale: a confirmatory factor analytic approach, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journal of Psychology and Theology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, 19(1), 94-102.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DEE8211" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4200B5F8" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chew, Grace P. (1991). The food looks so inviting. Maybe just this once... </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Today’s Better Life</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, Fall/Winter, 86-88.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3051C53C" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C0855FA" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chew, Grace P. (1990). Do you work to live or live to work? Escaping Workaholism. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Bookstore Journal</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, August, 35-38.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D74716" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3BCF0D14" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chew, Grace P. (1990). When enough is enough. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Christian Psychology</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, Fall, 12-14.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11359C4C" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50B9D5E4" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="009A4C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Data Research Award, CAPS West 1989 Convention, Sponsored by Bea Neuropsychiatric Hospital, Sacramento, California.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044F7435" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7729C9B3" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="192BDDED" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>PROFESSIONAL MEMBERSHIPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42ED975A" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FD431C3" w14:textId="77777777" w:rsidR="009E3737" w:rsidRPr="00B27F04" w:rsidRDefault="009E3737" w:rsidP="00B27F04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Texas Psychological Association</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A85C60D" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="790BD41C" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737" w:rsidP="00B27F04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>American College of Forensic Examiners</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D52BE2" w14:textId="77777777" w:rsidR="00B27F04" w:rsidRDefault="00B27F04" w:rsidP="00B27F04">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E0164BA" w14:textId="77777777" w:rsidR="00B27F04" w:rsidRPr="00B27F04" w:rsidRDefault="00B27F04" w:rsidP="00B27F04">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Association of Family and Conciliation Courts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325FB13C" w14:textId="77777777" w:rsidR="00396346" w:rsidRDefault="00396346" w:rsidP="008E74FD">
-[...13 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="4682156D" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="077CD922" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300323E7" w14:textId="77777777" w:rsidR="008E74FD" w:rsidRDefault="008E74FD" w:rsidP="008E74FD">
-[...8 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="5BA29B5B" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="082EE022" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009A165F" w:rsidP="009A4C10">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Clarendon Condensed" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Clarendon Condensed" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t>Available Upon Request</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="0"/>
-[...2 lines deleted...]
-      <w:headerReference w:type="even" r:id="rId7"/>
+    </w:p>
+    <w:sectPr w:rsidR="009E3737" w:rsidSect="009E3737">
       <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="even" r:id="rId9"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="864" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4227E6E5" w14:textId="77777777" w:rsidR="00F35EF9" w:rsidRDefault="00F35EF9" w:rsidP="008E74FD">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1D0FDB47" w14:textId="77777777" w:rsidR="00573D53" w:rsidRDefault="00573D53">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C04B5F4" w14:textId="77777777" w:rsidR="00F35EF9" w:rsidRDefault="00F35EF9" w:rsidP="008E74FD">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="59777EDE" w14:textId="77777777" w:rsidR="00573D53" w:rsidRDefault="00573D53">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Calibri">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...1 lines deleted...]
-    <w:charset w:val="02"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Franklin Gothic Medium">
+    <w:panose1 w:val="020B0603020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Antique Olive">
+    <w:altName w:val="Yu Gothic"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Clarendon Condensed">
+    <w:altName w:val="Yu Gothic"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="auto"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="370445BF" w14:textId="77777777" w:rsidR="00A611FE" w:rsidRDefault="00A611FE">
+  <w:p w14:paraId="7CEE7F7F" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
-</w:ftr>
-[...4 lines deleted...]
-  <w:p w14:paraId="7514487D" w14:textId="77777777" w:rsidR="00A611FE" w:rsidRDefault="00A611FE">
+  <w:p w14:paraId="649E2365" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...9 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41A95330" w14:textId="77777777" w:rsidR="00F35EF9" w:rsidRDefault="00F35EF9" w:rsidP="008E74FD">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="596E5D04" w14:textId="77777777" w:rsidR="00573D53" w:rsidRDefault="00573D53">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68AABA6B" w14:textId="77777777" w:rsidR="00F35EF9" w:rsidRDefault="00F35EF9" w:rsidP="008E74FD">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="03EF7454" w14:textId="77777777" w:rsidR="00573D53" w:rsidRDefault="00573D53">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0EA19599" w14:textId="77777777" w:rsidR="00A611FE" w:rsidRDefault="00A611FE">
+  <w:p w14:paraId="76181DD4" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
+      </w:rPr>
     </w:pPr>
   </w:p>
-</w:hdr>
-[...4 lines deleted...]
-  <w:p w14:paraId="72BCC542" w14:textId="6B60C21A" w:rsidR="008E74FD" w:rsidRPr="00A611FE" w:rsidRDefault="008E74FD" w:rsidP="008E74FD">
+  <w:p w14:paraId="163D4142" w14:textId="77777777" w:rsidR="009E3737" w:rsidRDefault="009E3737">
     <w:pPr>
-      <w:spacing w:after="0"/>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4320"/>
+        <w:tab w:val="right" w:pos="8640"/>
+      </w:tabs>
       <w:rPr>
-        <w:b/>
-        <w:bCs/>
+        <w:rFonts w:cs="Times New Roman"/>
+        <w:kern w:val="0"/>
       </w:rPr>
-    </w:pPr>
-[...257 lines deleted...]
-      <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B886E0D"/>
-[...3 lines deleted...]
-      <w:start w:val="2301"/>
+    <w:nsid w:val="FFFFFFFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E05A6028"/>
+    <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...100 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...112 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="870529584">
+  <w:num w:numId="1" w16cid:durableId="2041544319">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:lvl w:ilvl="0">
+        <w:start w:val="1"/>
+        <w:numFmt w:val="bullet"/>
+        <w:lvlText w:val=""/>
+        <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="360"/>
+        <w:lvlJc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        </w:rPr>
+      </w:lvl>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="3ZVgDqNEiAz+M6LnIVL/qbC3gvBCTf1UkRUvS9Rh/ZbNAwS9Md3wXXYoCqHNtXqUvuo1cgPWlOwtrsFP+4LFfg==" w:salt="ekLWbcAk46N138ET8W5NoA=="/>
+  <w:embedSystemFonts/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
-[...2 lines deleted...]
-  </w:hdrShapeDefaults>
+  <w:doNotHyphenateCaps/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:drawingGridVerticalSpacing w:val="120"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="3"/>
+  <w:doNotUseMarginsForDrawingGridOrigin/>
+  <w:doNotShadeFormData/>
+  <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:doNotValidateAgainstSchema/>
+  <w:doNotDemarcateInvalidXml/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
+    <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="ColorPos" w:val="-1"/>
+    <w:docVar w:name="ColorSet" w:val="-1"/>
+    <w:docVar w:name="StylePos" w:val="-1"/>
+    <w:docVar w:name="StyleSet" w:val="-1"/>
+  </w:docVars>
   <w:rsids>
-    <w:rsidRoot w:val="008E74FD"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00F35EF9"/>
+    <w:rsidRoot w:val="009E3737"/>
+    <w:rsid w:val="000C7A8F"/>
+    <w:rsid w:val="000E1C4B"/>
+    <w:rsid w:val="0012116B"/>
+    <w:rsid w:val="001B0E1C"/>
+    <w:rsid w:val="001C01F7"/>
+    <w:rsid w:val="002D34AA"/>
+    <w:rsid w:val="0030255C"/>
+    <w:rsid w:val="004D7A44"/>
+    <w:rsid w:val="005074CD"/>
+    <w:rsid w:val="00573D53"/>
+    <w:rsid w:val="005D3CC7"/>
+    <w:rsid w:val="0067178A"/>
+    <w:rsid w:val="00696D39"/>
+    <w:rsid w:val="006D0615"/>
+    <w:rsid w:val="00791B2C"/>
+    <w:rsid w:val="009A165F"/>
+    <w:rsid w:val="009A4C10"/>
+    <w:rsid w:val="009E3737"/>
+    <w:rsid w:val="009F679F"/>
+    <w:rsid w:val="00B27F04"/>
+    <w:rsid w:val="00B37BF2"/>
+    <w:rsid w:val="00B509B0"/>
+    <w:rsid w:val="00C47858"/>
+    <w:rsid w:val="00DE1EE8"/>
+    <w:rsid w:val="00DE3AE6"/>
+    <w:rsid w:val="00EB028F"/>
+    <w:rsid w:val="00EC42E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US" w:bidi="he-IL"/>
+  <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
+  <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="03FC0470"/>
+  <w14:docId w14:val="6BF8D4E3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{B6EF5DCB-1D40-40F2-AAD3-8D374459D387}"/>
+  <w15:docId w15:val="{8D6D8CED-9E16-494C-BD7B-35C5848EF7BD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...156 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -1602,181 +2243,135 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="008E74FD"/>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:rsid w:val="004D7A44"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...5 lines deleted...]
-    <w:rsid w:val="008E74FD"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:link w:val="BalloonText"/>
+    <w:rsid w:val="004D7A44"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
-  </w:style>
-[...42 lines deleted...]
-    <w:rsid w:val="008E74FD"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="007D57B9"/>
+    <w:rsid w:val="00B27F04"/>
     <w:pPr>
       <w:ind w:left="720"/>
-      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
+  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dr.gracegraham@gmail.com" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2030,74 +2625,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E1B0832-2B3E-4FD6-BE07-36D08B6662FD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1298</Characters>
+  <Pages>2</Pages>
+  <Words>510</Words>
+  <Characters>2909</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>8</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>3</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>24</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>GRACE CHEW GRAHAM, PSY</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Charis Counseling</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1522</CharactersWithSpaces>
+  <CharactersWithSpaces>3413</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>GRACE CHEW GRAHAM, PSY</dc:title>
   <dc:subject/>
-  <dc:creator>Grace Chew Graham PsyD</dc:creator>
+  <dc:creator>Grace P Chew</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>